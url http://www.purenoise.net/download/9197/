--- v0 (2026-05-28)
+++ v1 (2026-10-11)
@@ -1,1320 +1,1255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="Rd8d2cd0107f64863" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="package/services/metadata/core-properties/b01dfb509c5348fca635da804a1c2115.psmdcp" Id="Rc6438d31ce6844ca" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" mc:Ignorable="wp14">
   <w:body>
-    <w:p w:rsidR="0082378E" w:rsidRPr="0082378E" w:rsidRDefault="0082378E" w:rsidP="0082378E">
-[...86 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000001" wp14:textId="77777777">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heartland rock has long been built on nostalgia, soft-focus vignettes of hometowns, wide-open interstates and the mythology of an America that may or may not have ever existed. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FUTURE NAUSEA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the fourth full-length from emo-punk heroes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SPANISH LOVE SONGS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> borrows the genre's widescreen sonic ambition while rejecting one of its defining traits: Rather than looking backward for comfort, the album fixes its gaze squarely on what’s to come – not with optimism but with the uneasy certainty that tomorrow may prove even more difficult than today.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000002" wp14:textId="77777777">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000003" wp14:textId="77777777">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Maybe we’ll look back and romanticize these times 60 years from now,” vocalist/guitarist Dylan Slocum says with a laugh. “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">God, I hope not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">."</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000004" wp14:textId="77777777">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000005" wp14:textId="77777777">
+      <w:pPr/>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dread has long fueled Spanish Love Songs. Since forming in Los Angeles in 2013, the quintet (Slocum, his wife and keyboardist Meredith Van Woert, guitarist Kyle McAulay, drummer Ruben Duarte and newly welcomed bassist Mike Trujillo) has evolved from cult favorites into one of the most acclaimed and important bands in the modern underground. Their 2020 breakthrough, the instant classic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brave Faces Everyone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, was widely hailed as a defining statement on millennial anxiety and economic instability, while 2023's </w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No Joy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> broadened their sonic palette into monochromatic new-wave without sacrificing the emotional resonance that had become their trademark, with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alternative Press</w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naming it one of the year's best emo releases.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000006" wp14:textId="77777777">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000007" wp14:textId="77777777">
+      <w:pPr/>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the Pure Noise-released</w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Future Nausea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0082378E">
-[...362 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that evolution reaches its most compelling form yet. Channeling the anthemic bombast of iconic albums like </w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Born In The U.S.A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sam’s Town</w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full Moon Fever</w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the LP is a masterful paradox: shimmering keyboards, ringing guitars, and soaring choruses soundtracking Slocum’s no-holds-barred lyricism, here narrating the world's bleakest doomscroll, unfolding against a backdrop of political violence, late-stage capitalism and an uncertain road ahead. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000008" wp14:textId="77777777">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000009" wp14:textId="77777777">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The protagonists in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Future Nausea's</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> songs find themselves swept into ICE raids, living in communities battered by extreme weather and collapsing ecosystems, and trapped inside fulfillment warehouses where workers are disposable in the pursuit of same-day shipping. Combined with Slocum’s own internal fears, the result is an album consumed by choose-your-own existential crises yet delivered through melodies so immediate they almost let you forget the weight of the world outside – until the next devastating lyric snaps you back into anger and activism.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="0000000A" wp14:textId="77777777">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="0000000B" wp14:textId="77777777">
+      <w:pPr/>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“When I first sat down to work on the record, I basically told everybody I just wanted to make a big rock record, whatever our version of something like </w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Born in the U.S.A. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">would feel like if it could exist,” Slocum explains. “But as much as I wanted to make a major-key-sounding album, I wanted it to be as angry politically as it could be. More angry than sad. I actually think this is the least sad record we’ve ever made.”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="0000000C" wp14:textId="77777777">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="0000000D" wp14:textId="77777777">
+      <w:pPr/>
+      <w:r w:rsidRPr="552ADDA4" w:rsidR="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>As with many Spanish Love Songs albums, the title came first. It’s a phrase Slocum first heard in passing on a podcast, later reinforced by a conversation with his father-in-law about how previous generations dreamed of moon landings while today's watch as billionaires launch sponsored vanity projects into space to bolster their shareholders’ bank accounts. It’s a distinctly modern sentiment filtered through a timeless musical sound, produced in separate sessions by ex-Death Cab for Cutie guitarist Chris Walla (Tegan and Sara, Foxing) and Illuminati Hotties’ Sarah Tudzin (Boygenius, Kississippi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="0000000E" wp14:textId="77777777">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="0000000F" wp14:textId="77777777">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The album's title track and opening number announces that arrival with a bang, with Van Woert's crystalline synth lines gradually introducing each subsequent instrument one by one like the opening moments of a rock show, every band member stepping into the spotlight before the song explodes into a cathartic release. Rolling basslines and four-on-the-floor energy propel singles “Living Blues” and “Good American,” providing the bed for Slocum’s deeply expressive vocals that deliver every heartbreaking line with gut-wrenching conviction, while the pounding "New Fears" is all slamming tambourine and shoulder-shaking Asbury Park swagger, tailor-made for packed festival fields.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000010" wp14:textId="77777777">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000011" wp14:textId="77777777">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elsewhere, “Welcome to Hell” eases off the throttle into a soaring anthem worthy of the perfect John Hughes montage; by contrast, "Jan666" and "No Dreams” mourn the loss of a loved one – not to death, but to men's rights groups, a border patrol job, right-wing extremism and a life that has become the very opposite of everything Slocum wished it would be. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for all its lyrical darkness, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Future Nausea</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> never fully gives in, arguing instead that despair is a losing bet. “Doom Tripping” sits as perhaps the clearest articulation of the album’s guiding philosophy, sending a sweeping “Just Like Heaven”-style synth skyward with a beautiful, simple mantra: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Post-apocalyptic doesn’t mean we all stop dancing.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000012" wp14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000013" wp14:textId="77777777">
+      <w:pPr/>
+      <w:r w:rsidRPr="552ADDA4" w:rsidR="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>It’s these s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4" w:rsidR="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ubtle shifts in perspective that give the album’s back half, in particular the set-closing “Until the Sun Explodes,” a faint but unmistakable glimmer of optimism. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4" w:rsidR="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Recalling the unshakable devotion at the heart of Death Cab for Cutie’s "I Will Follow You Into the Dark," the sparse closer, largely tracked in one take, suggests that it's in the moments when the world feels most uncertain that love and companionship reverberate the loudest, serving as the antidote to an increasingly shaky future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000014" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Even if things look lonely, I have my people," Slocum says. "If we can start to understand </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that the interpersonal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relationships are what matters, we can get to the other side of this."</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="552ADDA4" w:rsidRDefault="00000000" w14:paraId="00000015" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Over the last decade, Spanish Love Songs have watched that same community take shape one cramped club show and one new listener at a time. They've built a fiercely devoted fanbase, sharing stages with The Wonder Years, Alkaline Trio, Knocked Loose and Hot Mulligan and at Furnace Fest, 2000trees and the revived Vans Warped Tour. It's proof that even in an era defined by isolation, people are still out there searching for others to stand beside them in the darkness. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">##</w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000016" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SHORT VERSION:</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000017" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Over the last decade, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SPANISH LOVE SONGS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have watched a fiercely loyal community take shape one cramped club show and one new listener at a time. That momentum has carried the band to tours with The Wonder Years, Alkaline Trio and Hot Mulligan, along with appearances at Furnace Fest, 2000trees and the revived Vans Warped Tour, following the release of instant classics </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schmaltz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2018), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brave Faces Everyone</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020) and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No Joy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023). This intimate, powerful connection with their audience is proof that even in an era defined by isolation, people are still out there yearning for others to stand beside them in the darkness.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000018" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="552ADDA4" w:rsidR="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">That search continues on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4" w:rsidR="552ADDA4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>FUTURE NAUSEA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4" w:rsidR="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Pure Noise quintet's fourth LP. Drawing from the widescreen ambition of heartland rock – the anthemic sweep of records like </w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4" w:rsidR="552ADDA4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Born in the U.S.A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4" w:rsidR="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4" w:rsidR="552ADDA4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sam's Town</w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4" w:rsidR="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4" w:rsidR="552ADDA4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Full Moon Fever</w:t>
+      </w:r>
+      <w:r w:rsidRPr="552ADDA4" w:rsidR="552ADDA4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – shimmering synths, ringing guitars and soaring choruses define an expansive sound crafted across sessions with producers Chris Walla (Death Cab for Cutie) and Sarah Tudzin (Illuminati Hotties). Against that backdrop, Dylan Slocum's characteristically observational lyricism remains the band’s beating heart: deeply empathetic and unflinchingly honest as he chronicles political violence, climate anxiety, late-stage capitalism and the quiet ways these existential crises seep into everyday life – and, just as critically, how moments of love, companionship and shared resilience become the antidote to an increasingly uncertain future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRDefault="00000000" w14:paraId="00000019" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:num="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...27 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Arial"/>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" mc:Ignorable="wp14 w14 w15">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w14:docId w14:val="102AE049"/>
+  <w15:docId w15:val="{7F802215-2D00-418C-B8B8-354EF37F6F16}"/>
   <w:rsids>
-    <w:rsidRoot w:val="0082378E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00AB6570"/>
+    <w:rsidRoot w:val="552ADDA4"/>
+    <w:rsid w:val="552ADDA4"/>
   </w:rsids>
-  <m:mathPr>
-[...19 lines deleted...]
-  <w15:docId w15:val="{6A7FADBA-6EEC-014E-A1CF-848A1CE20B93}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" mc:Ignorable="wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...384 lines deleted...]
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="Normal"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0082378E"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:before="400" w:after="120" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:before="360" w:after="120" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:before="320" w:after="80" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="434343"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:before="280" w:after="80" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:before="240" w:after="80" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:before="240" w:after="80" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:before="0" w:after="60" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:before="0" w:after="320" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Mincho"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
-
-[...12 lines deleted...]
-</file>